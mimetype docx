--- v0 (2026-07-01)
+++ v1 (2026-09-01)
@@ -1,406 +1,407 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p>
+    <w:p w14:paraId="154516CB">
       <w:pPr>
         <w:pStyle w:val="style157"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>NAME: ………………………………………………. ADM NO: ……………………………….</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="1F85024B">
       <w:pPr>
         <w:pStyle w:val="style157"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CLASS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:…………………………………………….</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DATE: ………………………………………  SIGNATURE: …………………………….</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="E06DD216">
       <w:pPr>
         <w:pStyle w:val="style157"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>232</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/1</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="AE384DBB">
       <w:pPr>
         <w:pStyle w:val="style157"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PHYSICS</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="25D08FA0">
       <w:pPr>
         <w:pStyle w:val="style157"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>FORM THREE (3)</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="E742044D">
       <w:pPr>
         <w:pStyle w:val="style157"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>JUNE/JULY 20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>26</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="7D4DAC21">
       <w:pPr>
         <w:pStyle w:val="style157"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>TIME: 2 HOURS</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="C6273C94">
       <w:pPr>
         <w:pStyle w:val="style0"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="1468B841">
       <w:pPr>
         <w:pStyle w:val="style157"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>INSTRUCTIONS:</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="96AB8875">
       <w:pPr>
         <w:pStyle w:val="style157"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Write your name, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Adm</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> no., class, signature and date of examination in the spaces provided at the top of the page.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="49BEA0F9">
       <w:pPr>
         <w:pStyle w:val="style157"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- Answer all the questions in the spaces </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>provided after</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> each question.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="1FFB4EA1">
       <w:pPr>
         <w:pStyle w:val="style157"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>- All numerical answers should be expressed in decimal notations.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="BD44210C">
       <w:pPr>
         <w:pStyle w:val="style157"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>- You may use electronic calculators and tables.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...19 lines deleted...]
-    <w:p>
+    <w:p w14:paraId="D4432B62">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="E2B5EEC1">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B0925AD">
       <w:pPr>
         <w:pStyle w:val="style157"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The figure below shows a spherical ball placed between 2 wooden blocks and a meter rule.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="08A5CBF5">
       <w:pPr>
         <w:pStyle w:val="style157"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">              </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
@@ -415,51 +416,51 @@
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId2" cstate="print"/>
                     <a:srcRect l="0" t="0" r="0" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm rot="0">
                       <a:off x="0" y="0"/>
                       <a:ext cx="3971925" cy="1757348"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="DB423EFB">
       <w:pPr>
         <w:pStyle w:val="style157"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">     What is the volume of the ball?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
@@ -505,149 +506,149 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(3 mks)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...79 lines deleted...]
-    <w:p>
+    <w:p w14:paraId="AE14EFA6">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35C7CF9B">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02566235">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="CC034153">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C7BA342">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="FC8E6567">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B030E28">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50D05732">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="757A73FB">
       <w:pPr>
         <w:pStyle w:val="style157"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2.  A solid weighs 16.5N on the surface of the moon.  The force of gravity on the moon is 1.7N/kg.  </w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="9EAACFD6">
       <w:pPr>
         <w:pStyle w:val="style157"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">     Determine the mass of the solid.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
@@ -693,151 +694,151 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(2 mks)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...99 lines deleted...]
-    <w:p>
+    <w:p w14:paraId="BEDC8887">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FB0BD8B">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="059E2F6D">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="737890D6">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="301B9AB1">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59B623CA">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5791F143">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="8C256E12">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74E74444">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F2D7CEF">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C29434D">
       <w:pPr>
         <w:pStyle w:val="style157"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3.  30cm</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
@@ -845,51 +846,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> of a liquid X was added to 70cm</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> of water and the resulting mixture had a volume slightly </w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="C8048D02">
       <w:pPr>
         <w:pStyle w:val="style157"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>less</w:t>
       </w:r>
       <w:r>
@@ -952,119 +953,119 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(2 mks)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...49 lines deleted...]
-    <w:p>
+    <w:p w14:paraId="7A15E5E4">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="176C2E33">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53220332">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38E025CE">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="8B891D89">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60E3736A">
       <w:pPr>
         <w:pStyle w:val="style157"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4.  Explain how heat loss by;</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="8A882DA4">
       <w:pPr>
         <w:pStyle w:val="style157"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
@@ -1142,91 +1143,91 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(1 mk)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...39 lines deleted...]
-    <w:p>
+    <w:p w14:paraId="18CB764E">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="BDFB1F54">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2333B2B2">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E76B022">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19DAAAA3">
       <w:pPr>
         <w:pStyle w:val="style157"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(ii)  Conduction is minimized in a </w:t>
       </w:r>
       <w:r>
@@ -1288,197 +1289,192 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mk</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...19 lines deleted...]
-    <w:p>
+    <w:p w14:paraId="43362C81">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="B20A7AD0">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4553E7B1">
       <w:pPr>
         <w:pStyle w:val="style157"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5.  The figure below shows part of a scale of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>vernier</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> caliper. Given that the device has a zero error of –</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="66D7A274">
       <w:pPr>
         <w:pStyle w:val="style157"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">     0.02 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been used to measure the diameter of a ball.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6DECE9F6">
       <w:pPr>
         <w:pStyle w:val="style157"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                              </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
         <w:drawing>
-          <wp:inline distL="0" distT="0" distB="0" distR="0">
-[...2 lines deleted...]
-            <wp:docPr id="1027" name="Picture 3" descr="QN5.jpg"/>
+          <wp:inline distL="114300" distT="0" distB="0" distR="114300">
+            <wp:extent cx="3162300" cy="1679455"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1029" name="Image1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="false" noSelect="false" noResize="false" noGrp="false"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name="Picture 3"/>
+                    <pic:cNvPr id="3" name="Image"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId3" cstate="print"/>
                     <a:srcRect l="0" t="0" r="0" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm rot="0">
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3813029" cy="2124075"/>
+                      <a:ext cx="3162300" cy="1679455"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="775CFC52">
       <w:pPr>
         <w:pStyle w:val="style157"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>What is the radius of the ball?</w:t>
       </w:r>
       <w:r>
@@ -1532,129 +1528,129 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(2 mks)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...59 lines deleted...]
-    <w:p>
+    <w:p w14:paraId="432818C1">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="8CD70809">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="9CDC81CA">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60B83AE7">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="D948AB43">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B508A39">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="8ECB1809">
       <w:pPr>
         <w:pStyle w:val="style157"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6.  A pipe of radius 6mm is connected to another pipe of radius 9mm.  If water flows in the wider pipe </w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="C54C1D63">
       <w:pPr>
         <w:pStyle w:val="style157"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>at</w:t>
       </w:r>
       <w:r>
@@ -1700,197 +1696,197 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(3 mks)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...119 lines deleted...]
-    <w:p>
+    <w:p w14:paraId="34818B8A">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="F7D5AA2F">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6453BDB7">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16F2C3A9">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68148062">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74BD1896">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71350201">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FA83AE0">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29C63484">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="819B61AC">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="EC6F1C16">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6654DBE3">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F3AD4A3">
       <w:pPr>
         <w:pStyle w:val="style157"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7.  The springs below are identical </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and have negligible weight.  The extension produced on the system of springs is 20cm.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="09528084">
       <w:pPr>
         <w:pStyle w:val="style157"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                          </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distL="0" distT="0" distB="0" distR="0">
@@ -1904,61 +1900,61 @@
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="Picture 2"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4" cstate="print"/>
                     <a:srcRect l="0" t="0" r="0" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm rot="0">
                       <a:off x="0" y="0"/>
                       <a:ext cx="3171825" cy="1718628"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p>
-[...9 lines deleted...]
-    <w:p>
+    <w:p w14:paraId="1FE3A5DE">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="87CFE417">
       <w:pPr>
         <w:pStyle w:val="style157"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Determine the constant of each spring.</w:t>
       </w:r>
       <w:r>
@@ -1996,149 +1992,149 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(4 mks)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...79 lines deleted...]
-    <w:p>
+    <w:p w14:paraId="BEE3D457">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5ADCF053">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="DEBF3854">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="E4B6CFBF">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="ADE10283">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="8A7711F8">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="F2302FCA">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7027B1DA">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="96AA3FF7">
       <w:pPr>
         <w:pStyle w:val="style157"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>8.  An air bubble of volume 0.5cm3 when released from the bottom of a lake rises to the surface of the lake.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="B76FED1A">
       <w:pPr>
         <w:pStyle w:val="style157"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
@@ -2200,351 +2196,351 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(2 mks)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...59 lines deleted...]
-    <w:p>
+    <w:p w14:paraId="C06FCFB5">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DE2399B">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="DE110DBB">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A0A3CC0">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AD96D0D">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="C1CA8921">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="A25B4B0A">
       <w:pPr>
         <w:pStyle w:val="style157"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(ii)  Calculate the volume of the bubble at the surface of the lake given that the lake is 92.7m deep and the atmospheric pressure is equivalent to 10.3m of water pressure.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(4 mks)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...129 lines deleted...]
-    <w:p>
+    <w:p w14:paraId="F677920F">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="FA5178E3">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B188B08">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27C995F1">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71A04FAD">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="EAAC1B49">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="ED2F3C81">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="F3BB4E04">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="C2135E29">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="352F5238">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="261892D4">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51CC4648">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DC3F9F4">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="99D689A3">
       <w:pPr>
         <w:pStyle w:val="style157"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">     (b)  What assumption have you made in arriving at your answer?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(2 mks)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...9 lines deleted...]
-    <w:p>
+    <w:p w14:paraId="52C15D1C">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C0C8C2D">
       <w:pPr>
         <w:pStyle w:val="style157"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>9.  A fixed mass of gas at constant pressure has a volume of 600cm3 at 0</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
@@ -2632,141 +2628,141 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(4 mks)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...89 lines deleted...]
-    <w:p>
+    <w:p w14:paraId="2BE3A7CE">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="E9686C46">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23294085">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="A3980A86">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1528F180">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="EBE24F15">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="907EE026">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="004B1EBC">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="562E1F81">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="8F81E927">
       <w:pPr>
         <w:pStyle w:val="style157"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>10.  (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r>
@@ -2828,145 +2824,145 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(3 mks)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...59 lines deleted...]
-    <w:p>
+    <w:p w14:paraId="DE4C5B7F">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="8524B197">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C825ED2">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="492B9003">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="9E772EA3">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73E46271">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="512BECA1">
       <w:pPr>
         <w:pStyle w:val="style157"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">       (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)  Define the following terms as used in Physics:-</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="AF90C86F">
       <w:pPr>
         <w:pStyle w:val="style157"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
@@ -3036,111 +3032,111 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(2 mks)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...59 lines deleted...]
-    <w:p>
+    <w:p w14:paraId="76C71D0F">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="180F0B0F">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13E78733">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="F5E87C4B">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="909FD5AD">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="B016C69D">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="CFB96742">
       <w:pPr>
         <w:pStyle w:val="style157"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(ii)  </w:t>
       </w:r>
       <w:r>
@@ -3218,111 +3214,111 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(2 mks)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...59 lines deleted...]
-    <w:p>
+    <w:p w14:paraId="FA51F769">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54055803">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07D5B154">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0613B9E3">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="A2CCE891">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E189E63">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="B6C338F8">
       <w:pPr>
         <w:pStyle w:val="style157"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>11.  State three conditions for a body to be in equilibrium.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
@@ -3344,131 +3340,131 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(3 mks)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...79 lines deleted...]
-    <w:p>
+    <w:p w14:paraId="D87FEEBB">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="A4A798D0">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="541F21D5">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C78BAA4">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15D4E364">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="FF654659">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F033936">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="F66A3D21">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36992EB3">
       <w:pPr>
         <w:pStyle w:val="style157"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>12.  State four practical applications of friction.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
@@ -3498,285 +3494,285 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(4 mks)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...89 lines deleted...]
-    <w:p>
+    <w:p w14:paraId="4461E691">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="C4519492">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A28D5BD">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="F36D7FE8">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="C87EC353">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A183C51">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="093DD51D">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="540A61F0">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="E56B958A">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="91A2C9EE">
       <w:pPr>
         <w:pStyle w:val="style157"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>13.  Use simple sketches of a cone to illustrate the three states of equilibrium and name.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(6 mks)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...109 lines deleted...]
-    <w:p>
+    <w:p w14:paraId="1A597501">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="C52C0612">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AF0DBB6">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19CEF873">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="9C05FCC9">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5235ED29">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="F93FB356">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0035D4A3">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="053E84EF">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="B3172A6C">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D121ADC">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0498A3C4">
       <w:pPr>
         <w:pStyle w:val="style157"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>14.  (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r>
@@ -3798,91 +3794,91 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(3 mks)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...39 lines deleted...]
-    <w:p>
+    <w:p w14:paraId="8FA9684A">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="AB2B0F9D">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FD08335">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5146F949">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="B99F4002">
       <w:pPr>
         <w:pStyle w:val="style157"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">       (b)  Explain the application of (a) above.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
@@ -3912,111 +3908,111 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(3 mks)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...59 lines deleted...]
-    <w:p>
+    <w:p w14:paraId="EB110C1F">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="550BB771">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63EF180F">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43C32A69">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01A0C0DD">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="83D2C81E">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="BFDD10DA">
       <w:pPr>
         <w:pStyle w:val="style157"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>15.  Use domain theory of magnetism to explain</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> how a magnet may lose its magnetism on heating and hammering.</w:t>
       </w:r>
       <w:r>
@@ -4094,149 +4090,149 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(4 mks)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...79 lines deleted...]
-    <w:p>
+    <w:p w14:paraId="BC2FACD8">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="C6B04ED1">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="C60E90C6">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36FF61D5">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EE9EF00">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="425FAE68">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="ED6F6155">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CE359F9">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6336C013">
       <w:pPr>
         <w:pStyle w:val="style157"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>16.  Explain the following observations:-</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="8427A482">
       <w:pPr>
         <w:pStyle w:val="style157"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
@@ -4282,101 +4278,101 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mk</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...49 lines deleted...]
-    <w:p>
+    <w:p w14:paraId="E3ACC5A3">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="FE4720FD">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="092FCFDB">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="DB05FF0E">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="9C0B19DF">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18A8161B">
       <w:pPr>
         <w:pStyle w:val="style157"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(ii)  Convex mirrors are not preferred for use as driving mirrors.</w:t>
       </w:r>
       <w:r>
@@ -4406,81 +4402,81 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mk</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...29 lines deleted...]
-    <w:p>
+    <w:p w14:paraId="DEF47457">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F55E025">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07AABAD7">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="F7F9FA16">
       <w:pPr>
         <w:pStyle w:val="style157"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(iii) Why convex mirrors are used as driving mirrors and in supermarkets.</w:t>
       </w:r>
       <w:r>
@@ -4502,81 +4498,81 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mk</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...29 lines deleted...]
-    <w:p>
+    <w:p w14:paraId="46438CEB">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="CDBF388A">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36AA80F5">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="ACFAAA19">
       <w:pPr>
         <w:pStyle w:val="style157"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>17.  (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r>
@@ -4638,101 +4634,101 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(3 mks)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...49 lines deleted...]
-    <w:p>
+    <w:p w14:paraId="09CB4190">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E5F926A">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D6970E9">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38FBEE58">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="E026C30B">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="C2028F00">
       <w:pPr>
         <w:pStyle w:val="style157"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">       (b)  Name two factors that affect the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>c.o.g</w:t>
       </w:r>
       <w:r>
@@ -4746,111 +4742,111 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(4 mks)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...59 lines deleted...]
-    <w:p>
+    <w:p w14:paraId="50EE4026">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="FF4809F1">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7043A9C6">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="FE8A5E3C">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="248C42C7">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="AEE008E8">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38D96E98">
       <w:pPr>
         <w:pStyle w:val="style157"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>18.  A car travelling at a speed of 72km</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>-1</w:t>
       </w:r>
@@ -4905,434 +4901,434 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1250kg, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ca</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;culate</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="F595C754">
       <w:pPr>
         <w:pStyle w:val="style157"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>breaking</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> force.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2mks)</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="1F304D12">
       <w:pPr>
         <w:pStyle w:val="style157"/>
         <w:ind w:left="405"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="5E70F511">
       <w:pPr>
         <w:pStyle w:val="style157"/>
         <w:ind w:left="405"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="63FFA50D">
       <w:pPr>
         <w:pStyle w:val="style157"/>
         <w:ind w:left="405"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="9834B8CC">
       <w:pPr>
         <w:pStyle w:val="style157"/>
         <w:ind w:left="405"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="8B3654AC">
       <w:pPr>
         <w:pStyle w:val="style157"/>
         <w:ind w:left="405"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="81D63332">
       <w:pPr>
         <w:pStyle w:val="style157"/>
         <w:ind w:left="405"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6A857587">
       <w:pPr>
         <w:pStyle w:val="style157"/>
         <w:ind w:left="405"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="340D3F71">
       <w:pPr>
         <w:pStyle w:val="style157"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Work done by bringing it to rest (2mks)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...89 lines deleted...]
-    <w:p>
+    <w:p w14:paraId="241B53AA">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="FECCA2A1">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AD57EE3">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="DED43326">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="B1B7A660">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05A33934">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="CC270ED2">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52BE5156">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="FF6EDACD">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F3DB895">
       <w:pPr>
         <w:pStyle w:val="style157"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">19.  A block and tackle system is used to lift a mass of 200kg.  If this machine </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>has</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> a velocity ratio of 5 and an efficiency of 80%;</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="F871594F">
       <w:pPr>
         <w:pStyle w:val="style157"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(a)  Sketch a possible arrangement of the pulleys, showing how the rope is wound.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(2 mks)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...79 lines deleted...]
-    <w:p>
+    <w:p w14:paraId="39E31F5F">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="362FF87F">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BD55EE1">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30B4F419">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="415B127A">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="DC044EAF">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="8109618E">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27885FDA">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C0912A3">
       <w:pPr>
         <w:pStyle w:val="style157"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(b)  Calculate the effort applied. (Take </w:t>
       </w:r>
       <w:r>
@@ -5362,141 +5358,141 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(2mks)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...29 lines deleted...]
-    <w:p>
+    <w:p w14:paraId="C8A2D51F">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FF3689B">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="770123E5">
+      <w:pPr>
+        <w:pStyle w:val="style157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D130177">
       <w:pPr>
         <w:pStyle w:val="style157"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId5"/>
       <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
       <w:pgMar w:top="720" w:right="1080" w:bottom="630" w:left="1170" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:altName w:val="Times New Roman"/>
-    <w:panose1 w:val="02020603050004020304"/>
+    <w:panose1 w:val="02020603050000020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:altName w:val="Calibri"/>
-    <w:panose1 w:val="020f0502020002030204"/>
+    <w:panose1 w:val="020f0502020000030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:altName w:val="Tahoma"/>
-    <w:panose1 w:val="020b0604030005040204"/>
+    <w:panose1 w:val="020b0604030000040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:altName w:val="Cambria"/>
-    <w:panose1 w:val="02040503050004030204"/>
+    <w:panose1 w:val="02040503050000030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 wp14">
-  <w:p>
+  <w:p w14:paraId="33C7BA97">
     <w:pPr>
       <w:pStyle w:val="style32"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
@@ -5539,51 +5535,51 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="DBA3726D">
     <w:pPr>
       <w:pStyle w:val="style32"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/package/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="00000000"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B58C3140"/>
     <w:lvl w:ilvl="0" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="765" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
@@ -5902,51 +5898,51 @@
     <w:name w:val="footer"/>
     <w:basedOn w:val="style0"/>
     <w:next w:val="style32"/>
     <w:link w:val="style4099"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:leader="none" w:pos="4680"/>
         <w:tab w:val="right" w:leader="none" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:lineRule="auto" w:line="240"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="style4099">
     <w:name w:val="Footer Char_0358a6a3-1576-49f0-abfe-fa927523849e"/>
     <w:basedOn w:val="style65"/>
     <w:next w:val="style4099"/>
     <w:link w:val="style32"/>
     <w:uiPriority w:val="99"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6194,58 +6190,58 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Words>677</Words>
+  <Words>678</Words>
   <Pages>6</Pages>
   <Characters>3008</Characters>
   <Application>WPS Office</Application>
   <DocSecurity>0</DocSecurity>
   <Paragraphs>263</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>ANESTAR</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3937</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>JANE</dc:creator>
   <lastModifiedBy>Infinix X669</lastModifiedBy>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <revision>12</revision>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ICV">
-    <vt:lpwstr>b9b4063b277e46499cc33ded48fbbeb3</vt:lpwstr>
+    <vt:lpwstr>cd6ffc6d2d1946e0b9d8ab91da4c80a5_23</vt:lpwstr>
   </property>
 </Properties>
 </file>